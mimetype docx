--- v0 (2025-12-25)
+++ v1 (2026-09-05)
@@ -1,70 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14FF42D5" w14:textId="77777777" w:rsidR="00A26582" w:rsidRPr="00775E80" w:rsidRDefault="00A26582" w:rsidP="00A26582">
+    <w:p w14:paraId="14FF42D5" w14:textId="77777777" w:rsidR="00A26582" w:rsidRDefault="00A26582" w:rsidP="00A26582">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="565"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LIBERATORIA </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="39C76D59" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434E6873" w14:textId="77777777" w:rsidR="007D0777" w:rsidRPr="00775E80" w:rsidRDefault="007D0777" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1FB39D47" w14:textId="77777777" w:rsidR="00A26582" w:rsidRPr="00775E80" w:rsidRDefault="00A26582" w:rsidP="002E7677">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="002E7677" w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sottoscritta / Il sottoscritt</w:t>
       </w:r>
       <w:r w:rsidR="00AD1DF4">
@@ -88,51 +112,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00F653A2" w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00AD1DF4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00F653A2" w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A5739A" w14:textId="1ADA4165" w:rsidR="00A26582" w:rsidRPr="00775E80" w:rsidRDefault="00020F3A" w:rsidP="0099079B">
+    <w:p w14:paraId="191032AC" w14:textId="75653914" w:rsidR="004E7127" w:rsidRDefault="00020F3A" w:rsidP="0099079B">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nata / nato</w:t>
       </w:r>
       <w:r w:rsidR="00AD1DF4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
@@ -316,764 +340,700 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in qualità di </w:t>
       </w:r>
       <w:r w:rsidR="00245D0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relatore in occasione</w:t>
       </w:r>
       <w:r w:rsidR="003D3704">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0A44">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidR="003D3704">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EF126C">
+      <w:r w:rsidR="004E7127">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC45F7">
-[...20 lines deleted...]
-      <w:r w:rsidR="00DC45F7">
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Convegno Nazionale</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...132 lines deleted...]
-    <w:p w14:paraId="0E50A760" w14:textId="77777777" w:rsidR="00A26582" w:rsidRPr="003D3704" w:rsidRDefault="00A26582" w:rsidP="001D4298">
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>di Radioprotezione 2026”</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> che si terrà a </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Napoli</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dal</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-9 Ottobre 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presso il </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Centro Congressi Stazione Marittima</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127" w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Molo Angioino, 80133 Napoli</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7127">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E50A760" w14:textId="77777777" w:rsidR="00A26582" w:rsidRDefault="00A26582" w:rsidP="001D4298">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AUTORIZZA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4207430F" w14:textId="459D6944" w:rsidR="003D3704" w:rsidRDefault="003D3704" w:rsidP="00A26582">
+    <w:p w14:paraId="3B0A6071" w14:textId="77777777" w:rsidR="004E7127" w:rsidRPr="003D3704" w:rsidRDefault="004E7127" w:rsidP="001D4298">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B8E3DD" w14:textId="36AB5DA9" w:rsidR="004E7127" w:rsidRDefault="004E7127" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00422364">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00422364" w:rsidRPr="00422364">
+      </w:pPr>
+      <w:r w:rsidRPr="004E7127">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">La società </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Events </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Factory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.r.l.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7127">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> medesima</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="00245D0D" w:rsidRPr="00245D0D">
+        <w:t>, in persona del legale rappresentante pro tempore, con sede in Roma, Via Vacuna 35 – 00157, C.F. e P.IVA 17422491005</w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C" w:rsidRPr="00245D0D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, in persona del suo legale </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00245D0D" w:rsidRPr="00245D0D">
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rapp.te</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00245D0D" w:rsidRPr="00245D0D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C" w:rsidRPr="00245D0D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> p.t., con sede in Roma,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00402A3E">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C" w:rsidRPr="00402A3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eventi@alleventsfactory.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Via </w:t>
-[...148 lines deleted...]
-    <w:p w14:paraId="5FD068E8" w14:textId="0130D347" w:rsidR="003D3704" w:rsidRPr="003D3704" w:rsidRDefault="003D3704" w:rsidP="003D3704">
+        <w:t xml:space="preserve"> (la società)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214BBE02" w14:textId="168F5335" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3704">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ente organizzatore di attività</w:t>
       </w:r>
-      <w:r w:rsidR="00513019">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> residenziali e </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/eventi residenziali e </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3704">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">FAD - sia in sincrono che durevoli - e </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3905F3B0" w14:textId="5EC49AC2" w:rsidR="003D3704" w:rsidRPr="003D3704" w:rsidRDefault="009640C8" w:rsidP="003D3704">
+        <w:t xml:space="preserve">FAD - sia in sincrono che durevoli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227629A3" w14:textId="4CF9AC17" w:rsidR="004E7127" w:rsidRDefault="00625E4C" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F076501" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14ED59ED" w14:textId="71C5096C" w:rsidR="00625E4C" w:rsidRDefault="004E7127" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associazione Italiana di Radioprotezione (AIRP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7127">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, con sede in Via Roma, 79 - 56011 presso il Museo di Storia Naturale - CALCI (PI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00625E4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (l’associazione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9205A2" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- nella sua </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duplice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qualità di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D9E41E" w14:textId="3A1B4B70" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizzatore scientifico dell’evento</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D3704">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Titolare del trattamento dei dati personali</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="05EE5473" w14:textId="58E6C34C" w:rsidR="003D3704" w:rsidRDefault="009640C8" w:rsidP="00A26582">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in oggetto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3704">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520187B" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00775E80">
-[...13 lines deleted...]
-      <w:r w:rsidR="003D3704">
+    </w:p>
+    <w:p w14:paraId="3DAA2F87" w14:textId="554C5B8E" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quali </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-Titolari del trattamento ai sensi dell’art. 26 del Regolamento UE 2016/679</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, limitatamente ai trattamenti connessi all’organizzazione, alla documentazione, alla divulgazione e alla valorizzazione scientifica e formativa del Convegno Nazionale di Radioprotezione 2026</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00775E80">
-[...60 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    </w:p>
+    <w:p w14:paraId="4488B766" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABC0061" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ad utilizzare, riprodurre, conservare e diffondere, per finalità scientifiche, formative, didattiche, divulgative, istituzionali e promozionali, i seguenti materiali:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19677E0E" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">registrazioni audio e video, integrali o parziali, degli interventi del/la sottoscritto/a; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B9975" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fotografie e immagini ritraenti il/la sottoscritto/a durante il Convegno; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1AE415" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentazioni, slide, contributi scientifici, testi, immagini, grafici e ulteriori materiali didattici forniti dal/la sottoscritto/a; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ACFDE1" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00625E4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eventuali estratti, sintesi, adattamenti o elaborazioni dei suddetti materiali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6975E565" w14:textId="77777777" w:rsidR="00625E4C" w:rsidRPr="00625E4C" w:rsidRDefault="00625E4C" w:rsidP="00625E4C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AC4EEC" w14:textId="77777777" w:rsidR="004E7127" w:rsidRDefault="004E7127" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="192A7EB6" w14:textId="2D776668" w:rsidR="00D54C7A" w:rsidRDefault="00D54C7A" w:rsidP="00D54C7A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per effetto dell</w:t>
       </w:r>
       <w:r w:rsidR="00C35F5B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -1345,81 +1305,218 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000E10CF" w:rsidRPr="00AC0F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del proprio nome</w:t>
       </w:r>
       <w:r w:rsidR="00194BB7" w:rsidRPr="00AC0F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C65D943" w14:textId="5E703121" w:rsidR="002E7677" w:rsidRPr="00775E80" w:rsidRDefault="00D54C7A" w:rsidP="00A26582">
+    <w:p w14:paraId="606AA58D" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="00A26582">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06486D7A" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="007D0777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Nello specifico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239CA342" w14:textId="77777777" w:rsidR="007D0777" w:rsidRPr="007D0777" w:rsidRDefault="007D0777" w:rsidP="007D0777">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I materiali didattici e scientifici forniti dal/la relatore/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, comprese le slide delle presentazioni, potranno essere pubblicati, integralmente o per estratti, sui siti internet istituzionali di All Events </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Factory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.r.l. e dell’Associazione Italiana di Radioprotezione (AIRP), nonché utilizzati nell’ambito di attività formative, eventi ECM, archivi documentali, piattaforme FAD e iniziative di divulgazione scientifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2FEED2" w14:textId="77777777" w:rsidR="007D0777" w:rsidRPr="007D0777" w:rsidRDefault="007D0777" w:rsidP="007D0777">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le fotografie e le riprese realizzate durante il Convegno potranno essere pubblicate sui siti web e sui canali social istituzionali dei Co-Titolari, inclusi, a titolo esemplificativo e non esaustivo, Facebook, Instagram, LinkedIn, YouTube e altri strumenti di comunicazione digitale, esclusivamente per finalità informative, scientifiche, culturali, divulgative e promozionali delle attività istituzionali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E9D1F3" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="007D0777">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C65D943" w14:textId="1FB0810C" w:rsidR="002E7677" w:rsidRPr="00775E80" w:rsidRDefault="00D54C7A" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>La presente liberatoria si deve intendere valida</w:t>
       </w:r>
       <w:r w:rsidR="00AC0F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mente concessa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> solo ed esclusivamente per i materiali, siano essi testuali o multimediali (ad es., immagini e tracce audio), che</w:t>
+        <w:t xml:space="preserve"> solo ed esclusivamente per i materiali, siano essi testuali o multimediali (ad es.,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slide,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immagini e tracce audio), che</w:t>
       </w:r>
       <w:r w:rsidR="00061E0B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">verranno </w:t>
       </w:r>
       <w:r w:rsidR="00061E0B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acquisit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1600,153 +1697,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> oggetto di questa liberatoria</w:t>
       </w:r>
       <w:r w:rsidR="00D74881" w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al di fuori </w:t>
       </w:r>
       <w:r w:rsidR="00CA3AEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>degli ambiti e per finalità diverse da quelle qui espresse</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1E2EBE" w14:textId="0A6A4037" w:rsidR="00D74881" w:rsidRDefault="00B34C0D" w:rsidP="00194BB7">
+    <w:p w14:paraId="0B523A38" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="00A26582">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le registrazioni e i materiali oggetto della presente liberatoria potranno essere conservati e pubblicati sui siti internet dei Co-Titolari per un periodo massimo di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 anni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, salvo eventuali obblighi normativi o esigenze di conservazione connesse alla documentazione scientifica e alle disposizioni vigenti in materia ECM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B0CAC2" w14:textId="428F3788" w:rsidR="00C35F5B" w:rsidRDefault="002E7677" w:rsidP="00A26582">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Le registrazioni oggetto della presente liberatoria potranno essere inserite sul</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t>L’eventuale revoca</w:t>
       </w:r>
       <w:r w:rsidR="006902D8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, totale o parziale, </w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
       <w:r w:rsidR="00C35F5B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">questa liberatoria </w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
@@ -2017,51 +2063,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> saranno trattati dal Titolare nel rispetto del Reg. UE 679/16</w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e della vigente normativa in materia di trattamento dei dati personali</w:t>
       </w:r>
       <w:r w:rsidR="008C64F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, nonché in ossequio con le prescrizioni del regolamento AGE.NA.S. vigente</w:t>
       </w:r>
       <w:r w:rsidR="0017510A" w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD49ED" w14:textId="160AA8FD" w:rsidR="00CC0DB6" w:rsidRDefault="0017510A" w:rsidP="00CC0DB6">
+    <w:p w14:paraId="23DD49ED" w14:textId="56F6D1F2" w:rsidR="00CC0DB6" w:rsidRDefault="0017510A" w:rsidP="00CC0DB6">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’interessato</w:t>
       </w:r>
       <w:r w:rsidR="00CA3AEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
@@ -2082,113 +2128,95 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del citato Regolamento</w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, rivolgendosi in forma scritt</w:t>
       </w:r>
       <w:r w:rsidR="008C64F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all</w:t>
-[...6 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0777" w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Events </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D0777" w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Factory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D0777" w:rsidRPr="007D0777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.r.l. e Associazione Italiana di Radioprotezione (AIRP), in qualità di Co-Titolari del trattamento.</w:t>
+      </w:r>
+      <w:r w:rsidR="00770DD7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inviando le proprie istanze e richiesta a mezzo racc. a/R, presso la sede di </w:t>
+      </w:r>
       <w:r w:rsidR="00402A3E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> 35</w:t>
+        <w:t>Via Vacuna 35</w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00402A3E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00157</w:t>
       </w:r>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), Roma, ovvero a mezzo e</w:t>
       </w:r>
       <w:r w:rsidR="00E361EA">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2211,118 +2239,150 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>eventi@alleventsfactory.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00770DD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C0D739" w14:textId="77777777" w:rsidR="00402A3E" w:rsidRPr="00775E80" w:rsidRDefault="00402A3E" w:rsidP="00CC0DB6">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B69D78B" w14:textId="77777777" w:rsidR="00CC0DB6" w:rsidRPr="00775E80" w:rsidRDefault="00CC0DB6" w:rsidP="00CC0DB6">
+    <w:p w14:paraId="7B69D78B" w14:textId="77777777" w:rsidR="00CC0DB6" w:rsidRDefault="00CC0DB6" w:rsidP="00CC0DB6">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="565"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………….., il …………………………</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1A545E1B" w14:textId="77777777" w:rsidR="007D0777" w:rsidRDefault="007D0777" w:rsidP="00CC0DB6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07610E35" w14:textId="77777777" w:rsidR="007D0777" w:rsidRPr="00775E80" w:rsidRDefault="007D0777" w:rsidP="00CC0DB6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="565"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC40C14" w14:textId="6FEBA280" w:rsidR="00A26582" w:rsidRPr="00775E80" w:rsidRDefault="00A26582" w:rsidP="00816908">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:ind w:right="565"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F104B35" w14:textId="70545E34" w:rsidR="00CC0DB6" w:rsidRPr="00775E80" w:rsidRDefault="00CC0DB6" w:rsidP="00816908">
+    <w:p w14:paraId="4F104B35" w14:textId="0EAE0D19" w:rsidR="00CC0DB6" w:rsidRPr="00775E80" w:rsidRDefault="00CC0DB6" w:rsidP="00816908">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8789"/>
         </w:tabs>
         <w:ind w:right="565"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>firma leggibile</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0777">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o digitale certificata</w:t>
       </w:r>
       <w:r w:rsidRPr="00775E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CC0DB6" w:rsidRPr="00775E80">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2475,50 +2535,401 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="101B04D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F4CE5BE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE3094E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8809BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="B854EDA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312465D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DE680CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37F27B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE5C9F28"/>
     <w:lvl w:ilvl="0" w:tplc="52C22CFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2565,51 +2976,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2C2B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F4CE5BE"/>
     <w:lvl w:ilvl="0" w:tplc="4CF845AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2655,51 +3066,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E554848"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DC6D5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="B854EDA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6989686E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FBA7738"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2768,51 +3291,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F14229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6B05212"/>
     <w:lvl w:ilvl="0" w:tplc="42285D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2882,118 +3405,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="660891265">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1685592824">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1467240522">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="467937256">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="730350506">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="730350506">
+  <w:num w:numId="6" w16cid:durableId="268466086">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1585602988">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1289893292">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="296574235">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A26582"/>
     <w:rsid w:val="00020F3A"/>
     <w:rsid w:val="00050AE9"/>
     <w:rsid w:val="00061D92"/>
     <w:rsid w:val="00061E0B"/>
     <w:rsid w:val="0009170F"/>
     <w:rsid w:val="000B3A12"/>
     <w:rsid w:val="000D5841"/>
     <w:rsid w:val="000E10CF"/>
     <w:rsid w:val="001141C8"/>
     <w:rsid w:val="0012304B"/>
     <w:rsid w:val="0017510A"/>
+    <w:rsid w:val="00190B5C"/>
     <w:rsid w:val="00194BB7"/>
     <w:rsid w:val="001D4298"/>
     <w:rsid w:val="00245D0D"/>
     <w:rsid w:val="002651B6"/>
     <w:rsid w:val="00275662"/>
     <w:rsid w:val="002E7677"/>
     <w:rsid w:val="003D1694"/>
     <w:rsid w:val="003D3704"/>
     <w:rsid w:val="00402A3E"/>
     <w:rsid w:val="00422364"/>
     <w:rsid w:val="004C7254"/>
     <w:rsid w:val="004C7690"/>
+    <w:rsid w:val="004E7127"/>
     <w:rsid w:val="00513019"/>
     <w:rsid w:val="005A1471"/>
+    <w:rsid w:val="00625E4C"/>
     <w:rsid w:val="00680F53"/>
     <w:rsid w:val="006902D8"/>
     <w:rsid w:val="006D4716"/>
     <w:rsid w:val="006E4EB6"/>
     <w:rsid w:val="00734A5C"/>
     <w:rsid w:val="00764CC1"/>
     <w:rsid w:val="00770DD7"/>
     <w:rsid w:val="00775E80"/>
+    <w:rsid w:val="007D0777"/>
     <w:rsid w:val="007D674C"/>
     <w:rsid w:val="007F48F0"/>
     <w:rsid w:val="00816908"/>
     <w:rsid w:val="00832040"/>
     <w:rsid w:val="00887455"/>
     <w:rsid w:val="008C64F2"/>
     <w:rsid w:val="009640C8"/>
     <w:rsid w:val="00985A83"/>
     <w:rsid w:val="0099079B"/>
     <w:rsid w:val="009D56FD"/>
     <w:rsid w:val="00A26582"/>
     <w:rsid w:val="00AA0A44"/>
     <w:rsid w:val="00AC0F25"/>
     <w:rsid w:val="00AD0825"/>
     <w:rsid w:val="00AD1DF4"/>
     <w:rsid w:val="00AE149C"/>
     <w:rsid w:val="00B21472"/>
     <w:rsid w:val="00B34C0D"/>
     <w:rsid w:val="00B4150B"/>
     <w:rsid w:val="00B65251"/>
     <w:rsid w:val="00B90A17"/>
     <w:rsid w:val="00BA33F6"/>
     <w:rsid w:val="00C35F5B"/>
     <w:rsid w:val="00CA2A40"/>
     <w:rsid w:val="00CA3AEA"/>
@@ -3328,51 +3867,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A26582"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormaleWeb">
     <w:name w:val="Normal (Web)"/>
@@ -3795,69 +4333,69 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="15"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{987B4C2F-7257-42AD-AFA6-A4D4BDFD1A9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3415</Characters>
+  <Pages>3</Pages>
+  <Words>857</Words>
+  <Characters>4886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LIBERATORIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>F&amp;B</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4006</CharactersWithSpaces>
+  <CharactersWithSpaces>5732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LIBERATORIA</dc:title>
   <dc:subject/>
   <dc:creator>Francesca</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>